--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -190,51 +190,51 @@
   <si>
     <t>lundi 16 novembre</t>
   </si>
   <si>
     <t>mardi 17 novembre</t>
   </si>
   <si>
     <t>Randonnée Serra da Malagueta</t>
   </si>
   <si>
     <t>mercredi 18 novembre</t>
   </si>
   <si>
     <t>Vol pour Orly Paris</t>
   </si>
   <si>
     <t>Fin du voyage</t>
   </si>
   <si>
     <t>Transport</t>
   </si>
   <si>
     <t>Total estimé du voyage</t>
   </si>
   <si>
-    <t>Feito com morabeza · exporté le lundi 13 juillet</t>
+    <t>Feito com morabeza · exporté le vendredi 11 septembre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="16"/>
       <name val="Calibri"/>
     </font>
     <font>
       <i/>